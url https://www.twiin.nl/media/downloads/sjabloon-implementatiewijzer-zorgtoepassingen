--- v0 (2026-02-11)
+++ v1 (2026-07-04)
@@ -76,3920 +76,51 @@
           <w:bCs/>
           <w:color w:val="3E4D5B" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D843AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3E4D5B" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Implementatiewijzer zorgtoepassingen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532C88E9" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6E8D346C" w14:textId="034D5FAE" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="3A211503" w14:textId="31C554F9" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="222FDEA5" w14:textId="577F582A" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="217D2F84" w14:textId="54DD4037" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5A94B10B" w14:textId="799E22A4" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="1558E7E3" w14:textId="1A5836B3" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0EC4B0BB" w14:textId="5DBA1289" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
-    <w:p w14:paraId="2ABCB16E" w14:textId="73AB2EAB" w:rsidR="00033FDC" w:rsidRDefault="00D843AB" w:rsidP="00033FDC">
-[...3868 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2ABCB16E" w14:textId="023B53C5" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="23EF84FB" w14:textId="5E09B602" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="36CD579E" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="7EA71858" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6B5DE0E7" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0B89DE5B" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="4323F3D8" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="554E7471" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="3DD5FE20" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5582DAC1" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="180F02BF" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="12E90AB1" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="114BEFB6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2937D091" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5D490E09" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="56AC546C" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2C2F9551" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="38801559" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="24BFD7C4" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6EC54B46" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="21E5AACD" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="02D64362" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="70E3AFF6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="69E25466" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2ACCAA58" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="08AFAAEB" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
@@ -5794,115 +1925,143 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bijvoorbeeld: Zx | [Afkorting]: Implementatiewijzer [Volledige naam zorgtoepassing] - [Versie]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AA6A83" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0C8AFB2E" w14:textId="72BDCE90" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Tussenkop"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc218590889"/>
       <w:r>
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4AD2DE1D" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Deze implementatiewijzer is bedoeld voor leveranciers en zorgaanbieders die betrokken zijn bij het realiseren van gegevensuitwisseling via het Twiin Afsprakenstelsel. Leveranciers spelen een essentiële rol bij het landelijk dekkend beschikbaar maken van zorginformatie: zonder hun medewerking is structurele en veilige gegevensuitwisseling tussen zorgorganisaties niet mogelijk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169FE68A" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0F5BF41C" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
-        <w:t>Twiin werkt daarom intensief samen met leveranciers van zorginformatiesystemen. Deze samenwerking is gericht op het vertalen van functionele wensen vanuit de zorgpraktijk naar concrete technische oplossingen. Zorgaanbieders geven hun leveranciers opdracht om de toepassing te implementeren conform de eisen en afspraken zoals opgenomen in het Twiin Afsprakenstelsel.</w:t>
+        <w:t xml:space="preserve">Twiin werkt daarom intensief samen met leveranciers van zorginformatiesystemen. Deze samenwerking is gericht op het vertalen van functionele wensen vanuit de zorgpraktijk naar concrete technische oplossingen. Zorgaanbieders geven hun leveranciers opdracht om de toepassing te implementeren </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de eisen en afspraken zoals opgenomen in het Twiin Afsprakenstelsel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B07D95" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6ECEABCC" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00033FDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Het afsprakenstelsel biedt helderheid over:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A195D1" w14:textId="6299D654" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de eisen aan technische transacties en beveiliging;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eisen aan technische transacties en beveiliging;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FD2B33" w14:textId="42C0400A" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>het gebruik van informatiestandaarden;</w:t>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gebruik van informatiestandaarden;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096F06D1" w14:textId="64658C35" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de rolverdeling tussen betrokken partijen;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rolverdeling tussen betrokken partijen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036537C0" w14:textId="26C0BF85" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>en de voorwaarden voor interoperabiliteit in een netwerk van zorgaanbieders.</w:t>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de voorwaarden voor interoperabiliteit in een netwerk van zorgaanbieders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27831B25" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5D188096" w14:textId="29867D56" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Leveranciers kunnen ook optreden als beheerder van een generieke toegangskoppeling (Gevalideerd Twiin Knooppunt of GtK) namens een deelnemende zorgaanbieder. Daarnaast kunnen zij hun applicaties laten valideren als GtK-compatibel, zodat deze kunnen worden ingezet binnen het Twiin-netwerk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1009F168" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="34BB59C2" w14:textId="7207D406" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r w:rsidRPr="00033FDC">
         <w:t xml:space="preserve">Belangrijke gerelateerde onderdelen van het afsprakenstelsel: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29624750" w:history="1">
         <w:r w:rsidRPr="00033FDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Technische kern</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00033FDC">
         <w:t>, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29592973" w:history="1">
@@ -5943,88 +2102,108 @@
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc218590890"/>
       <w:r>
         <w:t>De implementatiewijzer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65AF4643" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Dit document beschrijft de technische implementatie van een zorgtoepassing, binnen het Twiin Afsprakenstelsel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10275B66" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Het doel is om een praktische en toetsbare beschrijving te geven van:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EA107A" w14:textId="2ED0C7B3" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de functionele use-cases die met deze zorgtoepassing worden ondersteund;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> functionele use-cases die met deze zorgtoepassing worden ondersteund;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E86E98B" w14:textId="1A89E523" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de communicatiepatronen en transacties die worden gebruikt;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> communicatiepatronen en transacties die worden gebruikt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BA4F70" w14:textId="372831A7" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de technische specificaties en uitwisselprotocollen;</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> technische specificaties en uitwisselprotocollen;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8662A3" w14:textId="1C05A784" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>de infrastructuurcomponenten waarop de implementatie steunt (zoals GtK, autorisatievoorzieningen, adressering, lokalisatie).</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> infrastructuurcomponenten waarop de implementatie steunt (zoals GtK, autorisatievoorzieningen, adressering, lokalisatie).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2144054E" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0482F716" w14:textId="1B5EDCA9" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r w:rsidRPr="00033FDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Volume 0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bevat de communicatiepatronen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4DC1D0" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r w:rsidRPr="00033FDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Volume 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hierin staan de technische afspraken die binnen het Twiin Afsprakenstelsel zijn opgenomen</w:t>
@@ -6123,88 +2302,108 @@
     </w:p>
     <w:p w14:paraId="23079510" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="695B3B4B" w14:textId="165DAECC" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Tussenkop"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc218590893"/>
       <w:r>
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6BFE8DF3" w14:textId="4D725031" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Dit volume beschrijft de functionele kaders van een zorgtoepassing binnen het Twiin Afsprakenstelsel en bevat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F989E16" w14:textId="74EE4F31" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>een beschrijving van de functionele use-cases die horen bij de zorgtoepassing;</w:t>
+        <w:t>een</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> beschrijving van de functionele use-cases die horen bij de zorgtoepassing;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF580BE" w14:textId="7560F678" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>een overzicht van de communicatie- en uitwisselpatronen die worden toegepast;</w:t>
+        <w:t>een</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> overzicht van de communicatie- en uitwisselpatronen die worden toegepast;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3158CF31" w14:textId="23DC5A8C" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>een beschrijving van het vertrouwensmodel en de voorwaarden voor deze toepassing;</w:t>
+        <w:t>een</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> beschrijving van het vertrouwensmodel en de voorwaarden voor deze toepassing;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3711604B" w14:textId="578A7790" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>een beschrijving of verwijzing naar eisen vanuit relevante organisaties, programma’s en/of informatiestandaarden.</w:t>
+        <w:t>een</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> beschrijving of verwijzing naar eisen vanuit relevante organisaties, programma’s en/of informatiestandaarden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557E886A" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="30A800C1" w14:textId="182B7043" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t xml:space="preserve">De bijbehorende </w:t>
       </w:r>
       <w:r w:rsidRPr="00033FDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>technische transacties</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> worden uitgewerkt in </w:t>
       </w:r>
       <w:r w:rsidRPr="00033FDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Volume 2</w:t>
       </w:r>
       <w:r>
@@ -6432,137 +2631,160 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="08721739" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
           </w:tr>
           <w:tr w:rsidR="008E3163" w14:paraId="4A842714" w14:textId="77777777" w:rsidTr="000D57AD">
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="34AE27BB" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4919" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="1836FB31" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1329" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="104F3A81" w14:textId="5A67610F" w:rsidR="008E3163" w:rsidRDefault="009C6D95" w:rsidP="00033FDC"/>
+              <w:p w14:paraId="104F3A81" w14:textId="5A67610F" w:rsidR="008E3163" w:rsidRDefault="00644103" w:rsidP="00033FDC"/>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="71015EA6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6A61500A" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5C990575" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Tussenkop"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc218590895"/>
       <w:r>
         <w:t>Functionele use cases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="75733CC8" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t xml:space="preserve">Binnen zorgprocessen ontstaan verschillende situaties waarin gegevensuitwisseling noodzakelijk is. Voor het functioneel ontwerp van een zorgtoepassing kunnen één of meerdere scenario’s </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EFB858" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="677FF330" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Voorbeelden van veelvoorkomende processen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A175DE" w14:textId="43CC1819" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Verwijzing / overdracht</w:t>
+        <w:t>Verwijzing /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> overdracht</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7733A208" w14:textId="07C53E58" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Consult / advies</w:t>
+        <w:t>Consult /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> advies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DC0BB0" w14:textId="34F55F7B" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Ketenzorg / netwerkzorg</w:t>
+        <w:t>Ketenzorg /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> netwerkzorg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB91F4E" w14:textId="445CBD49" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ad hoc dossier opvragen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF2A7F0" w14:textId="34D67DED" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="008E3163">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Uitbesteed onderzoek / behandeling</w:t>
+        <w:t xml:space="preserve">Uitbesteed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>onderzoek /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> behandeling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D34509" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
     <w:p w14:paraId="7E21694A" w14:textId="0F606A1B" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:r>
         <w:t>Elke functionele use-case wordt uitgewerkt volgens onderstaand sjabloon:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1D62BA" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
     <w:p w14:paraId="62D14A8B" w14:textId="440C18BA" w:rsidR="00033FDC" w:rsidRPr="008E3163" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3163">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Naam use-case</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1225B0B5" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
@@ -8748,51 +4970,51 @@
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BB659" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System creates an authorization base, signaling presumed consent. The Receiving System must treat this as opaque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="42799293" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="42799293" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2372C1AC" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="047CA02E" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -8866,51 +5088,51 @@
               <w:t>4–5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DE6843D" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System uses the assertions to request an access token from the Authorization Server. The token is returned in the response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="370AE562" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="370AE562" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C468F21" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59EDAE58" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -8925,51 +5147,51 @@
               <w:t>6–7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E463924" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System creates a FHIR Notification Task on the Receiving System, inviting it to perform one or more Pull interactions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="6D65C8F7" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="6D65C8F7" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="380EA922" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Notification about Updated Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8992,51 +5214,51 @@
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06CFCFDB" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System repeats steps 3–5 to request a new access token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="150C2E50" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="150C2E50" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74DBA5B6" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29712C3B" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9051,51 +5273,51 @@
               <w:t>9–10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75BAA9AC" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Notification Task on the Receiving System is updated to reflect that new data is available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="716DDBC7" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="716DDBC7" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F596C3C" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cancellation by Sending Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9118,51 +5340,51 @@
               <w:t>11–12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539760EA" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System may cancel the notification by revoking the authorization base and informing the Authorization Server.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="61325A40" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="61325A40" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E955B47" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62DB818A" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9177,51 +5399,51 @@
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A0587AB" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System repeats steps 3–5 to obtain a new token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="35B24D5B" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="35B24D5B" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63BD2CC1" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B6ACA58" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9236,51 +5458,51 @@
               <w:t>14–15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AE170D3" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Notification Task status is set to cancelled on the Receiving System.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="043C4951" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="043C4951" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="144E7BE5" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Receiving System performs Pull(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9303,51 +5525,51 @@
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1503B7" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System creates assertions to request access.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="78A7DD31" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="78A7DD31" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D566FE" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70DCEB72" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9362,51 +5584,51 @@
               <w:t>17–19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66417810" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System sends a token request to the Authorization Server of the Sending Organization and receives an access token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="03FDD059" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="03FDD059" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADDA9C5" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C6C5E8" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9421,51 +5643,51 @@
               <w:t>20–23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58A318DE" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System uses the access token to initiate one or more FHIR interactions (typically read or search) to retrieve patient data from the Sending System.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="2A77B97E" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="2A77B97E" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B2E95B0" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="053152FD" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9480,51 +5702,51 @@
               <w:t>24–27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5049636A" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If indicated, the Receiving System retrieves a referenced Workflow Task that may contain additional pull instructions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="045B85C5" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="045B85C5" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E13E466" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C2DFDC9" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00892280">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
@@ -9727,165 +5949,173 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A92DC38" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="7B2344F8" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="7B2344F8" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A2F76EA" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Initiating GtK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F1C519" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contacts MITZ and ZORG-AB, coordinates retrieval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="7AC16647" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="7AC16647" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1319C5B9" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Responding GtK</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Responding </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B09A1">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>GtK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EC305C6" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Handles authorization checks and document/image delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="32D48F4B" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="32D48F4B" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="687D9A77" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>XIS (Source/Consumer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="359BBDFE" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The system behind GtK that stores or consumes the clinical data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="5BF5C8D3" w14:textId="77777777" w:rsidTr="009B09A1">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="5BF5C8D3" w14:textId="77777777" w:rsidTr="009B09A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F89F7CE" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Authorization Server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF45F39" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00D75214">
             <w:pPr>
               <w:rPr>
@@ -11178,113 +7408,123 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FD73F34" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00851CF5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="4B45D5BC" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="4B45D5BC" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="099B641B" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00851CF5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sending GtK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="295C0C05" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00851CF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sends the Notification Task on behalf of a referring system</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B09A1" w:rsidRPr="00FB5D2E" w14:paraId="52F0D181" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009B09A1" w:rsidRPr="009E753B" w14:paraId="52F0D181" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="512576CC" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="009B09A1" w:rsidRDefault="009B09A1" w:rsidP="00851CF5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Receiving GtK</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Receiving </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B09A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>GtK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254B405C" w14:textId="77777777" w:rsidR="009B09A1" w:rsidRPr="00033FDC" w:rsidRDefault="009B09A1" w:rsidP="00851CF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B09A1">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Receives the Notification Task and processes it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BEF7B0F" w14:textId="17C241AC" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
@@ -11760,89 +8000,89 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C49305F" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Value/Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="5C87EE8C" w14:textId="77777777">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="5C87EE8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04A0B8F4" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HTTP Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E411B4" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>POST / GET / PUT / DELETE (choose applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="4F4A64E6" w14:textId="77777777">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="4F4A64E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4388" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65D747A0" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Endpoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4389" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EE3AC01" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
@@ -11887,69 +8127,91 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">HTTP headers, such as: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E71BB4" w14:textId="77777777" w:rsidR="009E7054" w:rsidRDefault="009E7054" w:rsidP="009E7054">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Content-Type: application/fhir+json</w:t>
+              <w:t>Content-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Type:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application/fhir+json</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60E9302E" w14:textId="379DFC5C" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="009E7054">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accept: application/fhir+json </w:t>
+              <w:t>Accept:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application/fhir+json </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C43D1B5" w14:textId="2253CB24" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00B932C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Media Type</w:t>
             </w:r>
             <w:r w:rsidRPr="00033FDC">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> application/fhir+json or application/fhir+xml</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12116,51 +8378,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4298" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E5481A9" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00DB053E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Unique business identifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="1A973DA8" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="1A973DA8" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EF479A1" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00DB053E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Task.groupIdentifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03EB12FF" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="009E7054">
             <w:pPr>
               <w:jc w:val="right"/>
@@ -12184,56 +8446,66 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dataset identifier for grouping Notifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E7054" w:rsidRPr="009E7054" w14:paraId="6070D448" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="372512CD" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00DB053E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Task.input:authorization-base</w:t>
-            </w:r>
+              <w:t>Task.input:authorization</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-base</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="244F01DD" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="009E7054">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4298" w:type="dxa"/>
           </w:tcPr>
@@ -12241,75 +8513,85 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Required for secured access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E7054" w:rsidRPr="00033FDC" w14:paraId="3C80D589" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="638CB196" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00DB053E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Task.input:read-resource</w:t>
+              <w:t>Task.input:read</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2785A2C2" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="009E7054">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0..*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4298" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CC1A918" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="00033FDC" w:rsidRDefault="009E7054" w:rsidP="00DB053E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>References to retrievable resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DA3A15F" w14:textId="4C9C3F06" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
@@ -12515,127 +8797,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CF843A9" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="1CA3E245" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="1CA3E245" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA639B2" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>200 OK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="630046AA" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Message received and accepted (not persisted)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="2FB323FF" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="2FB323FF" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="562C23DE" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>201 Created</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7668DB54" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Resource succesfully created and persisted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="24F18388" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="24F18388" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0678B87E" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>400 Bad Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="604A7EDB" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
@@ -12667,104 +8949,118 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>404 Not Found</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC8FD7F" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Invalid endpoint or insufficient selection criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="5BB2745D" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="5BB2745D" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21DD846C" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>412 Precondition Failed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A2DD789" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Processing failed due to insufficient selection criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="2BCD1458" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="2BCD1458" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68270C91" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>422 Unprocessable Entity</w:t>
+              <w:t xml:space="preserve">422 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Unprocessable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E7054">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Entity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D1A0F63" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00E325AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Business rules violated; must return OperationOutcome with explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CDB1662" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRPr="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC">
       <w:pPr>
@@ -13913,51 +10209,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="727489E6" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00147BF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7054" w:rsidRPr="00FB5D2E" w14:paraId="39992E90" w14:textId="77777777" w:rsidTr="009E7054">
+      <w:tr w:rsidR="009E7054" w:rsidRPr="009E753B" w14:paraId="39992E90" w14:textId="77777777" w:rsidTr="009E7054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="230D435E" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00147BF1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7054">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nictiz Informatiestandaard BgZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EDE2352" w14:textId="77777777" w:rsidR="009E7054" w:rsidRPr="009E7054" w:rsidRDefault="009E7054" w:rsidP="00147BF1">
             <w:pPr>
               <w:rPr>
@@ -14393,58 +10689,58 @@
           <w:r>
             <w:t xml:space="preserve">                                    </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="295B8D74" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6B73078F" w14:textId="7919F1E7" w:rsidR="00DA3522" w:rsidRPr="00033FDC" w:rsidRDefault="00DA3522" w:rsidP="00033FDC"/>
     <w:sectPr w:rsidR="00DA3522" w:rsidRPr="00033FDC" w:rsidSect="00E46D9A">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68FDC3D4" w14:textId="77777777" w:rsidR="009C6D95" w:rsidRDefault="009C6D95" w:rsidP="00FB6C22">
+    <w:p w14:paraId="2359FE86" w14:textId="77777777" w:rsidR="00644103" w:rsidRDefault="00644103" w:rsidP="00FB6C22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63B7EE6E" w14:textId="77777777" w:rsidR="009C6D95" w:rsidRDefault="009C6D95" w:rsidP="00FB6C22">
+    <w:p w14:paraId="0B27002F" w14:textId="77777777" w:rsidR="00644103" w:rsidRDefault="00644103" w:rsidP="00FB6C22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14484,203 +10780,323 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-439449630"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="69FB591D" w14:textId="49F91001" w:rsidR="0089173C" w:rsidRPr="0089173C" w:rsidRDefault="0089173C">
+      <w:p w14:paraId="69FB591D" w14:textId="2AD8F292" w:rsidR="0089173C" w:rsidRPr="0089173C" w:rsidRDefault="009E753B">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="0089173C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FDE972B" wp14:editId="392822B6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3324225</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-457835</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2774950" cy="428625"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1177244355" name="Afbeelding 32"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="727063193" name="Afbeelding 727063193"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2774950" cy="428625"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Pagina | </w:t>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6B20AE68" w14:textId="77777777" w:rsidR="009541A2" w:rsidRPr="0089173C" w:rsidRDefault="009541A2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20EA6F73" w14:textId="47FD8B90" w:rsidR="0089173C" w:rsidRDefault="00E46D9A">
+  <w:p w14:paraId="20EA6F73" w14:textId="0D4CB939" w:rsidR="0089173C" w:rsidRDefault="009E753B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536A895C" wp14:editId="32791EA9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3169920</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-553085</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2774950" cy="428625"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="727063193" name="Afbeelding 32"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="727063193" name="Afbeelding 727063193"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2774950" cy="428625"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00E46D9A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2634AB91" wp14:editId="4A5B246A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1261110</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559318" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1628999480" name="Afbeelding 1" descr="Afbeelding met schermopname, tekst, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1387122358" name="Afbeelding 1" descr="Afbeelding met schermopname, tekst, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="-78" t="541" r="416" b="-213"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559318" cy="10692000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4092411F" w14:textId="77777777" w:rsidR="009C6D95" w:rsidRDefault="009C6D95" w:rsidP="00FB6C22">
+    <w:p w14:paraId="46A0B3A7" w14:textId="77777777" w:rsidR="00644103" w:rsidRDefault="00644103" w:rsidP="00FB6C22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33F8700D" w14:textId="77777777" w:rsidR="009C6D95" w:rsidRDefault="009C6D95" w:rsidP="00FB6C22">
+    <w:p w14:paraId="3D33EF5D" w14:textId="77777777" w:rsidR="00644103" w:rsidRDefault="00644103" w:rsidP="00FB6C22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F52A3A4" w14:textId="77777777" w:rsidR="002C16CD" w:rsidRDefault="002C16CD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F85F421" wp14:editId="76E76D9D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1260475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
@@ -17049,114 +13465,119 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="652443221">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="758333881">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1518541784">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="259526695">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="264968504">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="623540372">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="o+E+X+y3dP0e8F3qjUFxXGVmeaVMb460Wq08UfuYKJM5MpdKmljg7PUucQxTXdqonDih/crGh2aSZewuxtbvSg==" w:salt="JP0aAecHDdcwNi4/vqBOtA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OpVXaVw46qPwL3eIhaoW/6Qh1zxkz0chhCtpxtHG6MIohvwoSdnVj4gt2GHBE3Jt1008678E7XNF9hcV5CiVFg==" w:salt="CDQrhoptg1aOeYALrkH21w=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00033FDC"/>
     <w:rsid w:val="000001B5"/>
     <w:rsid w:val="00033FDC"/>
     <w:rsid w:val="00064208"/>
     <w:rsid w:val="0007280B"/>
     <w:rsid w:val="0008192C"/>
     <w:rsid w:val="000D57AD"/>
     <w:rsid w:val="00121926"/>
     <w:rsid w:val="0017439B"/>
     <w:rsid w:val="0017723D"/>
     <w:rsid w:val="001B2410"/>
     <w:rsid w:val="001F5E4A"/>
     <w:rsid w:val="00200785"/>
     <w:rsid w:val="00203D49"/>
     <w:rsid w:val="002459D1"/>
+    <w:rsid w:val="002A3CA7"/>
     <w:rsid w:val="002C16CD"/>
     <w:rsid w:val="002C65AF"/>
     <w:rsid w:val="00337DF5"/>
+    <w:rsid w:val="003A551D"/>
     <w:rsid w:val="003C5E5D"/>
     <w:rsid w:val="003E5C6B"/>
     <w:rsid w:val="004F5F4E"/>
     <w:rsid w:val="005C2CD5"/>
     <w:rsid w:val="00637445"/>
     <w:rsid w:val="00640340"/>
+    <w:rsid w:val="00644103"/>
     <w:rsid w:val="007142A1"/>
     <w:rsid w:val="007308C2"/>
     <w:rsid w:val="007959F3"/>
     <w:rsid w:val="007D6EF8"/>
     <w:rsid w:val="007F5072"/>
     <w:rsid w:val="008025B3"/>
     <w:rsid w:val="0089173C"/>
     <w:rsid w:val="00892280"/>
     <w:rsid w:val="008E3163"/>
     <w:rsid w:val="009541A2"/>
     <w:rsid w:val="009B09A1"/>
     <w:rsid w:val="009C6D95"/>
     <w:rsid w:val="009E7054"/>
+    <w:rsid w:val="009E753B"/>
     <w:rsid w:val="00A6624B"/>
     <w:rsid w:val="00AA6627"/>
     <w:rsid w:val="00AB5F32"/>
     <w:rsid w:val="00BC6245"/>
     <w:rsid w:val="00C02EB0"/>
     <w:rsid w:val="00C31471"/>
     <w:rsid w:val="00C60939"/>
     <w:rsid w:val="00C62AF7"/>
     <w:rsid w:val="00D50C5D"/>
     <w:rsid w:val="00D54DE4"/>
     <w:rsid w:val="00D8061D"/>
     <w:rsid w:val="00D843AB"/>
     <w:rsid w:val="00DA3522"/>
     <w:rsid w:val="00E46D9A"/>
     <w:rsid w:val="00E47EA3"/>
     <w:rsid w:val="00F208B9"/>
     <w:rsid w:val="00F51988"/>
     <w:rsid w:val="00F6640C"/>
     <w:rsid w:val="00FB5D2E"/>
     <w:rsid w:val="00FB6C22"/>
     <w:rsid w:val="00FD1559"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -18033,52 +14454,56 @@
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009541A2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afsprakenstelsel.twiin.nl/normatief/ta140/5-vertrouwensmodel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loinc.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatiestandaarden.nictiz.nl/bgz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afsprakenstelsel.twiin.nl/normatief/ta140/twiin-implementatiewijzer-zorgtoepassingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twiin-afsprakenstelsel.public.vzvz.nl/ta131/4-architectuur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loinc.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afsprakenstelsel.twiin.nl/normatief/ta140/10-technische-kern-1-2-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://snomed.info/sct" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afsprakenstelsel.twiin.nl/normatief/ta140/9-voorwaarden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mitz.nl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
+</file>
+
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://administratorvzvz.sharepoint.com/sites/Huisstijl/Sjablonen/Twiin/Twiin-Word-Sjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -18166,50 +14591,52 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335FAB"/>
     <w:rsid w:val="000001B5"/>
     <w:rsid w:val="0000037E"/>
+    <w:rsid w:val="00191AEF"/>
+    <w:rsid w:val="002A3CA7"/>
     <w:rsid w:val="00335FAB"/>
     <w:rsid w:val="00D50C5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18950,50 +15377,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100621F5E78C5E4894AB0A12686F3D8D802" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="2a28265702698de89c7cc6d1c96fad15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d353667f-a972-4796-8a29-c53e248648e7" xmlns:ns3="4e46b109-5c19-4912-83ad-253beb02f1b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0941499950fc2b44712649cfea3e26f3" ns2:_="" ns3:_="">
     <xsd:import namespace="d353667f-a972-4796-8a29-c53e248648e7"/>
     <xsd:import namespace="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -19210,152 +15646,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d353667f-a972-4796-8a29-c53e248648e7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4e46b109-5c19-4912-83ad-253beb02f1b3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7E35D76-B693-4986-8D89-2E78D43B7EBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A918DBB-ACE1-4528-9829-66B0635ED17E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d353667f-a972-4796-8a29-c53e248648e7"/>
     <ds:schemaRef ds:uri="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B190336-F013-479A-9013-9291F81DFE0F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED094B4-9C72-41E7-A30B-675133DCE394}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d353667f-a972-4796-8a29-c53e248648e7"/>
     <ds:schemaRef ds:uri="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B190336-F013-479A-9013-9291F81DFE0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Twiin-Word-Sjabloon.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>3733</Words>
-  <Characters>20536</Characters>
+  <Characters>20535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24221</CharactersWithSpaces>
+  <CharactersWithSpaces>24220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nenad Haak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100621F5E78C5E4894AB0A12686F3D8D802</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>