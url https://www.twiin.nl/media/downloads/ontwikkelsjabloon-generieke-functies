--- v0 (2026-03-09)
+++ v1 (2026-07-23)
@@ -72,3926 +72,58 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3E4D5B" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF65F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3E4D5B" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Generieke functies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532C88E9" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6E8D346C" w14:textId="034D5FAE" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="3A211503" w14:textId="31C554F9" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="222FDEA5" w14:textId="577F582A" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
-    <w:p w14:paraId="217D2F84" w14:textId="54DD4037" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1558E7E3" w14:textId="1A5836B3" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0EC4B0BB" w14:textId="5DBA1289" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
-    <w:p w14:paraId="2ABCB16E" w14:textId="73AB2EAB" w:rsidR="00033FDC" w:rsidRDefault="00D843AB" w:rsidP="00033FDC">
-[...3868 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0CB31B6F" w14:textId="77777777" w:rsidR="002275E1" w:rsidRDefault="002275E1" w:rsidP="00033FDC"/>
     <w:p w14:paraId="23EF84FB" w14:textId="5E09B602" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
-    <w:p w14:paraId="36CD579E" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
+    <w:p w14:paraId="36CD579E" w14:textId="72E10CE4" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00380B25">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="7EA71858" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6B5DE0E7" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="0B89DE5B" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="4323F3D8" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="554E7471" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="3DD5FE20" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5582DAC1" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="180F02BF" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="12E90AB1" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="114BEFB6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2937D091" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="5D490E09" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="56AC546C" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2C2F9551" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="38801559" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="24BFD7C4" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6EC54B46" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="21E5AACD" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="02D64362" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="70E3AFF6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="69E25466" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2ACCAA58" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="08AFAAEB" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="563CAEA5" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="7104CF66" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
@@ -6181,51 +2313,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="08721739" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
           </w:tr>
           <w:tr w:rsidR="008E3163" w14:paraId="4A842714" w14:textId="77777777" w:rsidTr="000D57AD">
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="34AE27BB" w14:textId="5AB576F6" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4919" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
               <w:p w14:paraId="1836FB31" w14:textId="77777777" w:rsidR="008E3163" w:rsidRDefault="008E3163" w:rsidP="00033FDC"/>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1329" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:tcPr>
-              <w:p w14:paraId="104F3A81" w14:textId="5A67610F" w:rsidR="008E3163" w:rsidRDefault="009B6127" w:rsidP="00033FDC"/>
+              <w:p w14:paraId="104F3A81" w14:textId="5A67610F" w:rsidR="008E3163" w:rsidRDefault="00452E63" w:rsidP="00033FDC"/>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="71015EA6" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="6A61500A" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="49D076B4" w14:textId="77777777" w:rsidR="00BC7043" w:rsidRPr="000209B7" w:rsidRDefault="00BC7043" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000209B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Doel en context</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA25101" w14:textId="77777777" w:rsidR="0012685A" w:rsidRDefault="0012685A" w:rsidP="0012685A">
       <w:r>
         <w:t>Leg uit wat deze generieke functie is en waarom deze nodig is. Positioneer de functie t.o.v. communicatiepatronen en meerdere zorgtoepassingen.</w:t>
@@ -6962,51 +3094,51 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A97A24">
                   <w:rPr>
                     <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>[Functie en servicebeschrijving]</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="758559DD" w14:textId="77777777" w:rsidR="00A97A24" w:rsidRPr="00A97A24" w:rsidRDefault="00A97A24" w:rsidP="0026000D">
                 <w:pPr>
                   <w:pStyle w:val="Normaalweb"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="17D5742A" w14:textId="6D5FBCA0" w:rsidR="00A97A24" w:rsidRPr="00A97A24" w:rsidRDefault="009B6127" w:rsidP="0026000D">
+              <w:p w14:paraId="17D5742A" w14:textId="6D5FBCA0" w:rsidR="00A97A24" w:rsidRPr="00A97A24" w:rsidRDefault="00452E63" w:rsidP="0026000D">
                 <w:pPr>
                   <w:pStyle w:val="Normaalweb"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="01DA57CE" w14:textId="77777777" w:rsidR="00A97A24" w:rsidRDefault="00A97A24" w:rsidP="00033FDC"/>
     <w:p w14:paraId="2E764360" w14:textId="77777777" w:rsidR="00033FDC" w:rsidRDefault="00033FDC" w:rsidP="00033FDC"/>
     <w:p w14:paraId="7D511C57" w14:textId="77777777" w:rsidR="007C592A" w:rsidRDefault="007C592A" w:rsidP="00033FDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -8396,51 +4528,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>authorization base</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, signaling presumed consent. </w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The Receiving System must treat this as opaque.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="4B7DAE20" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="4B7DAE20" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B2997DB" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B3A0EC" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
@@ -8586,51 +4718,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>access token</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the Authorization Server. </w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The token is returned in the response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="61E8D48F" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="61E8D48F" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77E86C93" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9A35D2" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
@@ -8677,75 +4809,119 @@
               <w:t xml:space="preserve">The Sending System creates a FHIR </w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Notification Task</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the Receiving System, inviting it to perform one or more Pull interactions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="276D5947" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="276D5947" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C2F6A5C" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Notification about Updated Data</w:t>
+              <w:t xml:space="preserve">Notification </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Updated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0210214B" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
@@ -8758,51 +4934,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD9F3DE" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System repeats steps 3–5 to request a new access token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="36B481DA" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="36B481DA" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2906CA2B" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04869124" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -8830,76 +5006,144 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397ACA6D" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Notification Task on the Receiving System is updated to reflect that new data is available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="73941E62" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="73941E62" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E66242" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cancellation by Sending Organization</w:t>
-            </w:r>
+              <w:t>Cancellation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sending</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009D6895">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3254648E" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11–12</w:t>
             </w:r>
@@ -8911,51 +5155,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AA2689C" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System may cancel the notification by revoking the authorization base and informing the Authorization Server.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="6152D9B1" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="6152D9B1" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="145E7D28" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07F41C36" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -8983,51 +5227,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AEAEB54" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Sending System repeats steps 3–5 to obtain a new token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="19F14DEA" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="19F14DEA" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="427655E2" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50C99F3C" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -9055,51 +5299,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61EE9C5C" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Notification Task status is set to cancelled on the Receiving System.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="3FCAD4C1" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="3FCAD4C1" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5946D157" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -9138,51 +5382,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AAB7C43" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System creates assertions to request access.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="4E70FD33" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="4E70FD33" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6350D5B7" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F23B302" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -9210,51 +5454,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0797324A" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System sends a token request to the Authorization Server of the Sending Organization and receives an access token.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="0480175A" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="0480175A" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FAE6FD5" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42052435" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -9282,51 +5526,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A4AD952" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Receiving System uses the access token to initiate one or more FHIR interactions (typically read or search) to retrieve patient data from the Sending System.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="640FFE6D" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="640FFE6D" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="410C9523" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AC23775" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -9374,51 +5618,51 @@
               <w:t xml:space="preserve">If indicated, the Receiving System retrieves a referenced </w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Workflow Task</w:t>
             </w:r>
             <w:r w:rsidRPr="009D6895">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> that may contain additional pull instructions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6895" w:rsidRPr="00704173" w14:paraId="300F02CA" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="009D6895" w:rsidRPr="003A6B6E" w14:paraId="300F02CA" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54A085B2" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
               <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D35DF4C" w14:textId="77777777" w:rsidR="009D6895" w:rsidRPr="009D6895" w:rsidRDefault="009D6895" w:rsidP="0026000D">
             <w:pPr>
@@ -9627,113 +5871,129 @@
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52BDC246" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2EB9" w:rsidRPr="00704173" w14:paraId="06B6D3DE" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="004E2EB9" w:rsidRPr="003A6B6E" w14:paraId="06B6D3DE" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="365CD99E" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Initiating GtK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23156455" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contacts MITZ and ZORG-AB, coordinates retrieval</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2EB9" w:rsidRPr="00704173" w14:paraId="4E8AEEFF" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="004E2EB9" w:rsidRPr="003A6B6E" w14:paraId="4E8AEEFF" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EEAADF6" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Responding GtK</w:t>
-            </w:r>
+              <w:t>Responding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E2EB9">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E2EB9">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GtK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w14:paraId="06DC035B" w14:textId="77777777" w:rsidTr="0026000D">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
@@ -9761,109 +6021,117 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="684F8AC1" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Handles authorization checks and document/image delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2EB9" w:rsidRPr="00704173" w14:paraId="383BD66D" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="004E2EB9" w:rsidRPr="003A6B6E" w14:paraId="383BD66D" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42FF8128" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XIS (Source/Consumer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F0AB12C" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The system behind GtK that stores or consumes the clinical data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2EB9" w:rsidRPr="00704173" w14:paraId="573C7D97" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="004E2EB9" w:rsidRPr="003A6B6E" w14:paraId="573C7D97" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A9DED96" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Authorization Server</w:t>
+              <w:t>Authorization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E2EB9">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Server</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B0731A" w14:textId="77777777" w:rsidR="004E2EB9" w:rsidRPr="004E2EB9" w:rsidRDefault="004E2EB9" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="292A2E"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2EB9">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Validates assertions and issues tokens</w:t>
             </w:r>
           </w:p>
@@ -11192,117 +7460,137 @@
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24D913A5" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRPr="003B4ABC" w:rsidRDefault="003B4ABC" w:rsidP="0026000D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4ABC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4ABC" w:rsidRPr="00704173" w14:paraId="3BE29AF6" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="003B4ABC" w:rsidRPr="003A6B6E" w14:paraId="3BE29AF6" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6714DF1D" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRPr="003B4ABC" w:rsidRDefault="003B4ABC" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4ABC">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sending GtK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26C05752" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRPr="003B4ABC" w:rsidRDefault="003B4ABC" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4ABC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sends the Notification Task on behalf of a referring system</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4ABC" w:rsidRPr="00704173" w14:paraId="2F569C4E" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="003B4ABC" w:rsidRPr="003A6B6E" w14:paraId="2F569C4E" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F5FB5B7" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRPr="003B4ABC" w:rsidRDefault="003B4ABC" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B4ABC">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Receiving GtK</w:t>
-            </w:r>
+              <w:t>Receiving</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B4ABC">
+              <w:rPr>
+                <w:rStyle w:val="Zwaar"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B4ABC">
+              <w:rPr>
+                <w:rStyle w:val="Zwaar"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>GtK</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15CB3255" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRPr="003B4ABC" w:rsidRDefault="003B4ABC" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4ABC">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Receives the Notification Task and processes it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11653,74 +7941,74 @@
             </w:rPr>
             <w:t>[…]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="61344793" w14:textId="77777777" w:rsidR="00A653FF" w:rsidRPr="00852E21" w:rsidRDefault="00A653FF" w:rsidP="00852E21">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7832542A" w14:textId="77777777" w:rsidR="00852E21" w:rsidRPr="00852E21" w:rsidRDefault="00852E21" w:rsidP="00852E21">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008306FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Description: </w:t>
       </w:r>
       <w:r w:rsidRPr="00852E21">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Explain the purpose and function of the request message in the context of the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD3D647" w14:textId="77777777" w:rsidR="00852E21" w:rsidRPr="00961F70" w:rsidRDefault="00852E21" w:rsidP="00852E21">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961F70">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Sending GtK sends a Notification message to inform the Receiving GtK that FHIR® resources are available for retrieval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788123B1" w14:textId="77777777" w:rsidR="00961F70" w:rsidRDefault="00961F70" w:rsidP="00852E21">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Description"/>
         <w:tag w:val="Description"/>
         <w:id w:val="-992408360"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="02D047ED" w14:textId="64C13075" w:rsidR="00852E21" w:rsidRPr="00852E21" w:rsidRDefault="00852E21" w:rsidP="00961F70">
@@ -11811,114 +8099,116 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E282667" w14:textId="77777777" w:rsidR="00E45ADD" w:rsidRPr="00E45ADD" w:rsidRDefault="00E45ADD" w:rsidP="0026000D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Value/Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45ADD" w:rsidRPr="00704173" w14:paraId="0108486A" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="00E45ADD" w:rsidRPr="003A6B6E" w14:paraId="0108486A" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="269584F5" w14:textId="77777777" w:rsidR="00E45ADD" w:rsidRPr="00E45ADD" w:rsidRDefault="00E45ADD" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HTTP Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="511A825F" w14:textId="77777777" w:rsidR="00E45ADD" w:rsidRPr="00E45ADD" w:rsidRDefault="00E45ADD" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>POST / GET / PUT / DELETE (choose applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45ADD" w:rsidRPr="00704173" w14:paraId="6EB1F354" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="00E45ADD" w:rsidRPr="003A6B6E" w14:paraId="6EB1F354" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35CEAC14" w14:textId="77777777" w:rsidR="00E45ADD" w:rsidRPr="00E45ADD" w:rsidRDefault="00E45ADD" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Endpoint</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54AC3D21" w14:textId="77777777" w:rsidR="00E45ADD" w:rsidRPr="00E45ADD" w:rsidRDefault="00E45ADD" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">URI of the resource endpoint (e.g., </w:t>
             </w:r>
             <w:r w:rsidRPr="00E45ADD">
               <w:rPr>
                 <w:rStyle w:val="HTMLCode"/>
@@ -12261,51 +8551,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EB7CCFB" w14:textId="77777777" w:rsidR="00102ACA" w:rsidRPr="00102ACA" w:rsidRDefault="00102ACA" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unique business identifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102ACA" w:rsidRPr="00704173" w14:paraId="6B07B6EB" w14:textId="77777777" w:rsidTr="0026000D">
+      <w:tr w:rsidR="00102ACA" w:rsidRPr="003A6B6E" w14:paraId="6B07B6EB" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7871DE7A" w14:textId="77777777" w:rsidR="00102ACA" w:rsidRPr="00102ACA" w:rsidRDefault="00102ACA" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Task.groupIdentifier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
@@ -12335,64 +8625,66 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dataset identifier for grouping Notifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00102ACA" w:rsidRPr="00102ACA" w14:paraId="014C5378" w14:textId="77777777" w:rsidTr="0026000D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22014D7C" w14:textId="77777777" w:rsidR="00102ACA" w:rsidRPr="00102ACA" w:rsidRDefault="00102ACA" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Task.input:authorization</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-base</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2706481E" w14:textId="77777777" w:rsidR="00102ACA" w:rsidRPr="00102ACA" w:rsidRDefault="00102ACA" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102ACA">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
@@ -12705,290 +8997,349 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="524D3380" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Meaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098700C" w:rsidRPr="00704173" w14:paraId="2A0D9337" w14:textId="77777777" w:rsidTr="004317A6">
+      <w:tr w:rsidR="0098700C" w:rsidRPr="003A6B6E" w14:paraId="2A0D9337" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="615BEC56" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>200 OK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E86879F" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Message received and accepted (not persisted)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098700C" w:rsidRPr="00704173" w14:paraId="51D7D16D" w14:textId="77777777" w:rsidTr="004317A6">
+      <w:tr w:rsidR="0098700C" w:rsidRPr="003A6B6E" w14:paraId="51D7D16D" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65D55E26" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>201 Created</w:t>
-            </w:r>
+              <w:t xml:space="preserve">201 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Created</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4589C859" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Resource succesfully created and persisted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098700C" w:rsidRPr="00704173" w14:paraId="23B6A236" w14:textId="77777777" w:rsidTr="004317A6">
+      <w:tr w:rsidR="0098700C" w:rsidRPr="003A6B6E" w14:paraId="23B6A236" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8A2D4B" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>400 Bad Request</w:t>
-            </w:r>
+              <w:t xml:space="preserve">400 Bad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52F88943" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Request could not be parsed or failed FHIR® validatation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098700C" w:rsidRPr="0098700C" w14:paraId="231B56A5" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3079C769" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>404 Not Found</w:t>
+              <w:t xml:space="preserve">404 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Found</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE3E029" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Invalid endpoint or insufficient selection criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098700C" w:rsidRPr="00704173" w14:paraId="687B1F72" w14:textId="77777777" w:rsidTr="004317A6">
+      <w:tr w:rsidR="0098700C" w:rsidRPr="003A6B6E" w14:paraId="687B1F72" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD7B1EF" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>412 Precondition Failed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD20E4A" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Processing failed due to insufficient selection criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098700C" w:rsidRPr="00704173" w14:paraId="62F5B204" w14:textId="77777777" w:rsidTr="004317A6">
+      <w:tr w:rsidR="0098700C" w:rsidRPr="003A6B6E" w14:paraId="62F5B204" w14:textId="77777777" w:rsidTr="004317A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56724E46" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>422 Unprocessable Entity</w:t>
-            </w:r>
+              <w:t xml:space="preserve">422 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Unprocessable</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0098700C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Entity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A31C8EA" w14:textId="77777777" w:rsidR="0098700C" w:rsidRPr="0098700C" w:rsidRDefault="0098700C" w:rsidP="0026000D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098700C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Business rules violated; must return OperationOutcome with explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13087,50 +9438,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266FB7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Response may be empty (200 OK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5321EAC6" w14:textId="2CAF48F0" w:rsidR="006857B0" w:rsidRPr="00266FB7" w:rsidRDefault="006857B0" w:rsidP="006857B0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266FB7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Or may include the created FHIR® resource (201 Created)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573894F4" w14:textId="6E3162F0" w:rsidR="006857B0" w:rsidRPr="00266FB7" w:rsidRDefault="006857B0" w:rsidP="00266FB7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266FB7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On error:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B74B7A" w14:textId="77AD82B3" w:rsidR="006857B0" w:rsidRPr="00266FB7" w:rsidRDefault="006857B0" w:rsidP="00266FB7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
@@ -13140,51 +9492,50 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266FB7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A FHIR® OperationOutcome resource must be returned with relevant details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D7644F" w14:textId="77777777" w:rsidR="006857B0" w:rsidRPr="00FA1E9A" w:rsidRDefault="006857B0" w:rsidP="006857B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E9A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example: If validation fails, return HTTP 422 along with an OperationOutcome explaining the specific rule violation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE37CA2" w14:textId="77777777" w:rsidR="00FA1E9A" w:rsidRDefault="00FA1E9A" w:rsidP="006857B0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Payload"/>
         <w:tag w:val="Payload"/>
         <w:id w:val="1869787429"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1C2FEE23" w14:textId="3D246165" w:rsidR="006857B0" w:rsidRPr="006857B0" w:rsidRDefault="006857B0" w:rsidP="00390B9D">
@@ -14738,58 +11089,58 @@
           </w:pPr>
           <w:r w:rsidRPr="00F25565">
             <w:t>[…]</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="77C1A564" w14:textId="77777777" w:rsidR="00523746" w:rsidRDefault="00523746" w:rsidP="00523746"/>
     <w:sectPr w:rsidR="00523746" w:rsidSect="00E46D9A">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7DB96A" w14:textId="77777777" w:rsidR="009B6127" w:rsidRDefault="009B6127" w:rsidP="00FB6C22">
+    <w:p w14:paraId="23D5C049" w14:textId="77777777" w:rsidR="00452E63" w:rsidRDefault="00452E63" w:rsidP="00FB6C22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4722A77F" w14:textId="77777777" w:rsidR="009B6127" w:rsidRDefault="009B6127" w:rsidP="00FB6C22">
+    <w:p w14:paraId="2BF5A11B" w14:textId="77777777" w:rsidR="00452E63" w:rsidRDefault="00452E63" w:rsidP="00FB6C22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14836,203 +11187,323 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-439449630"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="69FB591D" w14:textId="49F91001" w:rsidR="0089173C" w:rsidRPr="0089173C" w:rsidRDefault="0089173C">
+      <w:p w14:paraId="69FB591D" w14:textId="218EB615" w:rsidR="0089173C" w:rsidRPr="0089173C" w:rsidRDefault="009F5CA0">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="0089173C">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AEC1034" wp14:editId="026D1FAA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3025775</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-462593</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2834005" cy="436245"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="1905"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1661034688" name="Afbeelding 33"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="664306817" name="Afbeelding 664306817"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2834005" cy="436245"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Pagina | </w:t>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="0089173C">
+        <w:r w:rsidR="0089173C" w:rsidRPr="0089173C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6B20AE68" w14:textId="77777777" w:rsidR="009541A2" w:rsidRPr="0089173C" w:rsidRDefault="009541A2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20EA6F73" w14:textId="47FD8B90" w:rsidR="0089173C" w:rsidRDefault="00E46D9A">
+  <w:p w14:paraId="20EA6F73" w14:textId="4F233BBF" w:rsidR="0089173C" w:rsidRDefault="00E97C70">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2634AB91" wp14:editId="4A5B246A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA0AB1D" wp14:editId="46F96F24">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3028315</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-560392</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2834005" cy="436245"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="1905"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="773671629" name="Afbeelding 33"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="664306817" name="Afbeelding 664306817"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2834005" cy="436245"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00E46D9A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2634AB91" wp14:editId="15B7E8FA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1261110</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-720090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559318" cy="10692000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1628999480" name="Afbeelding 1" descr="Afbeelding met schermopname, tekst, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1387122358" name="Afbeelding 1" descr="Afbeelding met schermopname, tekst, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="-78" t="541" r="416" b="-213"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559318" cy="10692000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63EB99AF" w14:textId="77777777" w:rsidR="009B6127" w:rsidRDefault="009B6127" w:rsidP="00FB6C22">
+    <w:p w14:paraId="50C73321" w14:textId="77777777" w:rsidR="00452E63" w:rsidRDefault="00452E63" w:rsidP="00FB6C22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54B3E6C4" w14:textId="77777777" w:rsidR="009B6127" w:rsidRDefault="009B6127" w:rsidP="00FB6C22">
+    <w:p w14:paraId="21D89DE7" w14:textId="77777777" w:rsidR="00452E63" w:rsidRDefault="00452E63" w:rsidP="00FB6C22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F52A3A4" w14:textId="77777777" w:rsidR="002C16CD" w:rsidRDefault="002C16CD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F85F421" wp14:editId="76E76D9D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1260475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
@@ -19724,51 +16195,51 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="833257273">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1632907480">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1022126848">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1435902436">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1484855140">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pGNRj4/1QIqj2PJ4NqylRkas1U3erjBCP3x4faPrLHtfCXGrfiywSyUPuaOQFme+E4xBm3103cu13ihl2l37Og==" w:salt="9Z7IS5cZlbJRKJPdQQq8dg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9//U+aDZrehPLV5+z16pAZ4h9aUUbZ2MNaQWfgjsI/YrOoumasXplpDqj+GcsDuseCyVYEGcUp+gojzBb9DczA==" w:salt="BdjWWYxNS/FskVdcqq/JMg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00033FDC"/>
     <w:rsid w:val="000001B5"/>
@@ -19777,188 +16248,198 @@
     <w:rsid w:val="00011B28"/>
     <w:rsid w:val="000209B7"/>
     <w:rsid w:val="00033FDC"/>
     <w:rsid w:val="00064208"/>
     <w:rsid w:val="0008192C"/>
     <w:rsid w:val="000A18A2"/>
     <w:rsid w:val="000A71CB"/>
     <w:rsid w:val="000C13C8"/>
     <w:rsid w:val="000C26B3"/>
     <w:rsid w:val="000D57AD"/>
     <w:rsid w:val="000E12DF"/>
     <w:rsid w:val="00102ACA"/>
     <w:rsid w:val="00111983"/>
     <w:rsid w:val="00121926"/>
     <w:rsid w:val="0012685A"/>
     <w:rsid w:val="00127610"/>
     <w:rsid w:val="00146876"/>
     <w:rsid w:val="0017439B"/>
     <w:rsid w:val="0017723D"/>
     <w:rsid w:val="00182CB5"/>
     <w:rsid w:val="001B2410"/>
     <w:rsid w:val="001C13E4"/>
     <w:rsid w:val="001C6D4A"/>
     <w:rsid w:val="001F5E4A"/>
     <w:rsid w:val="00203D49"/>
+    <w:rsid w:val="002275E1"/>
     <w:rsid w:val="0024508F"/>
     <w:rsid w:val="00266321"/>
     <w:rsid w:val="00266FB7"/>
     <w:rsid w:val="00285AAF"/>
     <w:rsid w:val="002956D1"/>
+    <w:rsid w:val="002A3CA7"/>
     <w:rsid w:val="002C16CD"/>
     <w:rsid w:val="002C65AF"/>
     <w:rsid w:val="002D435E"/>
     <w:rsid w:val="002F4513"/>
     <w:rsid w:val="00316BC6"/>
     <w:rsid w:val="003267E5"/>
     <w:rsid w:val="0033629C"/>
     <w:rsid w:val="00337CA6"/>
     <w:rsid w:val="003507D1"/>
+    <w:rsid w:val="00380B25"/>
     <w:rsid w:val="00390B9D"/>
     <w:rsid w:val="0039288A"/>
+    <w:rsid w:val="003A6B6E"/>
     <w:rsid w:val="003B4ABC"/>
     <w:rsid w:val="003C5E5D"/>
     <w:rsid w:val="003E16F7"/>
     <w:rsid w:val="003E5C6B"/>
     <w:rsid w:val="003F7925"/>
     <w:rsid w:val="004301AD"/>
     <w:rsid w:val="004317A6"/>
+    <w:rsid w:val="00452E63"/>
     <w:rsid w:val="00470429"/>
     <w:rsid w:val="004806FD"/>
     <w:rsid w:val="004C64CB"/>
     <w:rsid w:val="004D5CDD"/>
     <w:rsid w:val="004E0EBC"/>
     <w:rsid w:val="004E2EB9"/>
     <w:rsid w:val="004F5E3A"/>
     <w:rsid w:val="004F792B"/>
     <w:rsid w:val="005034D4"/>
     <w:rsid w:val="00523746"/>
     <w:rsid w:val="0059301F"/>
     <w:rsid w:val="005B3E40"/>
     <w:rsid w:val="005C1AE3"/>
     <w:rsid w:val="005C2CD5"/>
     <w:rsid w:val="005F64E0"/>
     <w:rsid w:val="00632C35"/>
     <w:rsid w:val="00637445"/>
     <w:rsid w:val="00640340"/>
     <w:rsid w:val="00641019"/>
     <w:rsid w:val="0065169C"/>
     <w:rsid w:val="0066080A"/>
+    <w:rsid w:val="00660818"/>
     <w:rsid w:val="00663C17"/>
     <w:rsid w:val="006853EB"/>
     <w:rsid w:val="006857B0"/>
     <w:rsid w:val="00697165"/>
     <w:rsid w:val="006B6A5E"/>
     <w:rsid w:val="006D404B"/>
     <w:rsid w:val="006D4391"/>
     <w:rsid w:val="006D7DAE"/>
     <w:rsid w:val="006F45A5"/>
     <w:rsid w:val="00704173"/>
     <w:rsid w:val="007308C2"/>
     <w:rsid w:val="0073450D"/>
     <w:rsid w:val="00757C22"/>
     <w:rsid w:val="00762C07"/>
     <w:rsid w:val="00764613"/>
     <w:rsid w:val="00765B3B"/>
     <w:rsid w:val="00772933"/>
     <w:rsid w:val="007959F3"/>
     <w:rsid w:val="007B3E96"/>
     <w:rsid w:val="007C592A"/>
     <w:rsid w:val="007D6EF8"/>
     <w:rsid w:val="008025B3"/>
     <w:rsid w:val="00823B18"/>
     <w:rsid w:val="008306FA"/>
     <w:rsid w:val="00852E21"/>
     <w:rsid w:val="008809CC"/>
     <w:rsid w:val="00886238"/>
     <w:rsid w:val="0089173C"/>
     <w:rsid w:val="00892280"/>
     <w:rsid w:val="00897462"/>
     <w:rsid w:val="008A1B29"/>
     <w:rsid w:val="008B1579"/>
     <w:rsid w:val="008C3F6B"/>
     <w:rsid w:val="008C5844"/>
     <w:rsid w:val="008E3163"/>
     <w:rsid w:val="009541A2"/>
     <w:rsid w:val="00961F70"/>
     <w:rsid w:val="0098700C"/>
     <w:rsid w:val="009B09A1"/>
     <w:rsid w:val="009B5DE2"/>
     <w:rsid w:val="009B6127"/>
     <w:rsid w:val="009D6895"/>
     <w:rsid w:val="009E7054"/>
+    <w:rsid w:val="009F5CA0"/>
     <w:rsid w:val="009F5E49"/>
     <w:rsid w:val="00A60FE5"/>
     <w:rsid w:val="00A653FF"/>
     <w:rsid w:val="00A6624B"/>
     <w:rsid w:val="00A95FDB"/>
     <w:rsid w:val="00A97A24"/>
     <w:rsid w:val="00AA6466"/>
     <w:rsid w:val="00AA6627"/>
     <w:rsid w:val="00AB5F32"/>
     <w:rsid w:val="00AB72AB"/>
     <w:rsid w:val="00AC74B3"/>
     <w:rsid w:val="00AD7C74"/>
     <w:rsid w:val="00AE0A8D"/>
     <w:rsid w:val="00AE7CEE"/>
     <w:rsid w:val="00B16A0E"/>
     <w:rsid w:val="00B26A91"/>
     <w:rsid w:val="00B278E0"/>
+    <w:rsid w:val="00B472C1"/>
     <w:rsid w:val="00B53738"/>
     <w:rsid w:val="00B97E06"/>
     <w:rsid w:val="00BB608C"/>
     <w:rsid w:val="00BB7C97"/>
     <w:rsid w:val="00BC6245"/>
     <w:rsid w:val="00BC7043"/>
     <w:rsid w:val="00BE7718"/>
     <w:rsid w:val="00C02EB0"/>
     <w:rsid w:val="00C03A1C"/>
     <w:rsid w:val="00C241AA"/>
     <w:rsid w:val="00C274EB"/>
     <w:rsid w:val="00C31471"/>
     <w:rsid w:val="00C3442D"/>
     <w:rsid w:val="00C60939"/>
     <w:rsid w:val="00C63E2A"/>
     <w:rsid w:val="00C66036"/>
     <w:rsid w:val="00C92CD2"/>
     <w:rsid w:val="00C9645C"/>
     <w:rsid w:val="00C975A9"/>
     <w:rsid w:val="00CD2990"/>
     <w:rsid w:val="00CF7BE7"/>
     <w:rsid w:val="00D50622"/>
     <w:rsid w:val="00D54DE4"/>
     <w:rsid w:val="00D8061D"/>
     <w:rsid w:val="00D843AB"/>
     <w:rsid w:val="00D95441"/>
+    <w:rsid w:val="00DA0466"/>
     <w:rsid w:val="00DA3522"/>
     <w:rsid w:val="00DF77F6"/>
     <w:rsid w:val="00E14C32"/>
     <w:rsid w:val="00E43944"/>
     <w:rsid w:val="00E45ADD"/>
     <w:rsid w:val="00E46D9A"/>
     <w:rsid w:val="00E47EA3"/>
     <w:rsid w:val="00E47EB9"/>
+    <w:rsid w:val="00E97C70"/>
     <w:rsid w:val="00ED60F0"/>
     <w:rsid w:val="00EE438F"/>
     <w:rsid w:val="00F208B9"/>
     <w:rsid w:val="00F25565"/>
     <w:rsid w:val="00F351EA"/>
     <w:rsid w:val="00F37A68"/>
     <w:rsid w:val="00F471FD"/>
     <w:rsid w:val="00F51988"/>
     <w:rsid w:val="00F6640C"/>
     <w:rsid w:val="00F81675"/>
     <w:rsid w:val="00F85799"/>
     <w:rsid w:val="00F85A36"/>
     <w:rsid w:val="00FA1E9A"/>
     <w:rsid w:val="00FA7310"/>
     <w:rsid w:val="00FB6C22"/>
     <w:rsid w:val="00FD10CC"/>
     <w:rsid w:val="00FD1559"/>
     <w:rsid w:val="00FF65F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -20856,52 +17337,56 @@
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003B4ABC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29630133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29592973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29624750" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twiin-afsprakenstelsel.public.vzvz.nl/ta131/4-architectuur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vzvz.atlassian.net/wiki/spaces/Twiin/pages/29640809" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+</file>
+
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://administratorvzvz.sharepoint.com/sites/Huisstijl/Sjablonen/Twiin/Twiin-Word-Sjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -21054,56 +17539,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335FAB"/>
     <w:rsid w:val="000001B5"/>
     <w:rsid w:val="000D1833"/>
+    <w:rsid w:val="002A3CA7"/>
     <w:rsid w:val="00335FAB"/>
     <w:rsid w:val="00336761"/>
     <w:rsid w:val="00360AB5"/>
     <w:rsid w:val="0059301F"/>
     <w:rsid w:val="0094661E"/>
     <w:rsid w:val="009C45F2"/>
+    <w:rsid w:val="00B16F9F"/>
     <w:rsid w:val="00BB608C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -21851,50 +18338,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d353667f-a972-4796-8a29-c53e248648e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4e46b109-5c19-4912-83ad-253beb02f1b3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100621F5E78C5E4894AB0A12686F3D8D802" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="2a28265702698de89c7cc6d1c96fad15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d353667f-a972-4796-8a29-c53e248648e7" xmlns:ns3="4e46b109-5c19-4912-83ad-253beb02f1b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0941499950fc2b44712649cfea3e26f3" ns2:_="" ns3:_="">
     <xsd:import namespace="d353667f-a972-4796-8a29-c53e248648e7"/>
     <xsd:import namespace="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -22111,150 +18622,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED094B4-9C72-41E7-A30B-675133DCE394}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d353667f-a972-4796-8a29-c53e248648e7"/>
+    <ds:schemaRef ds:uri="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B190336-F013-479A-9013-9291F81DFE0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7E35D76-B693-4986-8D89-2E78D43B7EBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C0FEF7-E84C-4FA6-B243-780CCC4C6D2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d353667f-a972-4796-8a29-c53e248648e7"/>
     <ds:schemaRef ds:uri="4e46b109-5c19-4912-83ad-253beb02f1b3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Twiin-Word-Sjabloon.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3234</Words>
-  <Characters>17790</Characters>
+  <Words>3233</Words>
+  <Characters>17787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20983</CharactersWithSpaces>
+  <CharactersWithSpaces>20979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nenad Haak</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100621F5E78C5E4894AB0A12686F3D8D802</vt:lpwstr>
   </property>